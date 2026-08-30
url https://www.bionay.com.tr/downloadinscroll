--- v0 (2026-03-02)
+++ v1 (2026-08-30)
@@ -1,2777 +1,3302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15ED119E" w14:textId="77777777" w:rsidR="00743DC4" w:rsidRPr="000E3F36" w:rsidRDefault="00743DC4" w:rsidP="00743DC4">
+    <w:p w14:paraId="2FB6DF00" w14:textId="3D6C9B52" w:rsidR="00AF5BD6" w:rsidRPr="00FE14C6" w:rsidRDefault="00FE14C6" w:rsidP="00FE14C6">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
-        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:ind w:left="1416" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GEÇİCİ SÜRE KULLANIM İÇİN</w:t>
+      </w:r>
+      <w:r w:rsidR="00743DC4" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KEC TESLİM </w:t>
+      </w:r>
+      <w:r w:rsidR="00743DC4" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TUTANAĞI</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FB6DF00" w14:textId="42C99BD0" w:rsidR="00AF5BD6" w:rsidRPr="000E3F36" w:rsidRDefault="00743DC4" w:rsidP="00743DC4">
-[...14 lines deleted...]
-    <w:p w14:paraId="33A299B0" w14:textId="77777777" w:rsidR="00743DC4" w:rsidRPr="000E3F36" w:rsidRDefault="00743DC4">
+    <w:p w14:paraId="21E550E5" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9733" w:type="dxa"/>
+        <w:tblInd w:w="983" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2250"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2192"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="597"/>
+        <w:gridCol w:w="395"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="711"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w14:paraId="4CBDC4F8" w14:textId="77777777" w:rsidTr="00AA1B7C">
+      <w:tr w:rsidR="007677DC" w:rsidRPr="007677DC" w14:paraId="022FBA28" w14:textId="77777777" w:rsidTr="007677DC">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AA16572" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="6174E07B" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="00FD6899">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="32"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Bionay</w:t>
+              <w:t>Teslim Edilen Ürünler</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AA1B7C">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD4AFA4" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kart Erişim Cihazı</w:t>
-[...23 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Adet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09630212" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E4D0B55" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="365317B3" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>ÜRÜN MİKTARI</w:t>
+              <w:t>KEC Bilgileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CB8A839" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="2CC0F97B" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>ÜRÜN ADI</w:t>
+              <w:t>Çalışma Ortamı</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007677DC" w:rsidRPr="007677DC" w14:paraId="4D8A9099" w14:textId="77777777" w:rsidTr="007677DC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="031A85BA" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="7C05352B" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="00FD6899">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>ÜRÜN SERİ NO</w:t>
+              <w:t>KEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B88DD27" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="6ED5AC01" w14:textId="2E9D9D97" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="004124C4" w:rsidP="009844E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>GEM KART NO/SERİ NO</w:t>
+              <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C98FDEF" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="16349D2C" w14:textId="65028E1E" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
-[...27 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54527F5B" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="7B7E6FBB" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>ÜRÜN DURUM (</w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>KEC Seri No</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42FAE6FB" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="3C915577" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>TESLİM ALINAN ÜRÜN DETAYI</w:t>
+              <w:t>GEM No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E7C071F" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="2E888BE0" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007677DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>m2m No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="476ADB74" w14:textId="38CC3461" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007677DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TEST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6971CB21" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007677DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007677DC" w:rsidRPr="007677DC" w14:paraId="606A7ECC" w14:textId="77777777" w:rsidTr="004124C4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57DA0EBA" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="00FD6899">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007677DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Adaptör</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6373EAE8" w14:textId="751051FA" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="004124C4" w:rsidP="009844E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7107B15A" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2BB930" w14:textId="370EE339" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6C4B11" w14:textId="32994BF5" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6488A2D7" w14:textId="512FD208" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DBFFE0" w14:textId="0D024D00" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="00FD6899" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="716DDDE0" wp14:editId="71A8947A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>133350</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>33655</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="180975" cy="133350"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="260196043" name="Dikdörtgen 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="180975" cy="133350"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="7189D702" id="Dikdörtgen 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.5pt;margin-top:2.65pt;width:14.25pt;height:10.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsGMQDZQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n76BOEbToMKBo&#10;g7ZDz6osNcJkUaOUONmvHyU7TtblNOwikyY/vvRRV9frxrKVwmDAVbw8GnGmnITauPeKf3+5+3LB&#10;WYjC1cKCUxXfqMCvp58/XbV+osawAFsrZBTEhUnrK76I0U+KIsiFakQ4Aq8cGTVgIyKp+F7UKFqK&#10;3thiPBqdFS1g7RGkCoH+3nZGPs3xtVYyPmodVGS24lRbzCfm8y2dxfRKTN5R+IWRfRniH6pohHGU&#10;dAh1K6JgSzR/hWqMRAig45GEpgCtjVS5B+qmHH3o5nkhvMq90HCCH8YU/l9Y+bB69nOkMbQ+TAKJ&#10;qYu1xiZ9qT62zsPaDMNS68gk/SwvRpfnp5xJMpXHx8eneZjFDuwxxK8KGpaEiiPdRR6RWN2HSAnJ&#10;deuSclmXzgDW1HfG2qwkFqgbi2wl6P7iukz3Rbg9L9ISstiVn6W4saqL+qQ0MzUVPM7ZM7N2MYWU&#10;ysWzPq515J1gmioYgOUhoI3bYnrfBFOZcQNwdAj4Z8YBkbOCiwO4MQ7wUID6x5C589923/Wc2n+D&#10;ejNHhtDxPXh5Z+gS7kWIc4FEcFoFWtr4SIe20FYceomzBeCvQ/+TP/GOrJy1tDAVDz+XAhVn9psj&#10;Rl6WJydpw7Jycno+JgX3LW/7FrdsboDutKTnwcssJv9ot6JGaF5pt2cpK5mEk5S74jLiVrmJ3SLT&#10;6yDVbJbdaKu8iPfu2csUPE01kexl/SrQ90yMROEH2C6XmHwgZOebkA5mywjaZLbu5trPmzYyk7F/&#10;PdLK7+vZa/fGTX8DAAD//wMAUEsDBBQABgAIAAAAIQDl0ucd3AAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqNOWVhDiVBWiEuIAIuUD3HiJI+K1sZ02/XuWExx3ZjTzttpM&#10;bhBHjKn3pGA+K0Agtd701Cn42O9u7kCkrMnowRMqOGOCTX15UenS+BO947HJneASSqVWYHMOpZSp&#10;teh0mvmAxN6nj05nPmMnTdQnLneDXBTFWjrdEy9YHfDRYvvVjE5BiNvwZp/sfje9xueXbmx6+31W&#10;6vpq2j6AyDjlvzD84jM61Mx08COZJAYFizm/khWsliDYvr1fgTiwvF6CrCv5H7/+AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACwYxANlAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOXS5x3cAAAABgEAAA8AAAAAAAAAAAAAAAAAvwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF4122F" w14:textId="19F27377" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="00FD6899" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05446BCF" wp14:editId="511E5A03">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>88900</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>20320</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="180975" cy="133350"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1852279581" name="Dikdörtgen 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="180975" cy="133350"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2C159D2E" id="Dikdörtgen 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:7pt;margin-top:1.6pt;width:14.25pt;height:10.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsGMQDZQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n76BOEbToMKBo&#10;g7ZDz6osNcJkUaOUONmvHyU7TtblNOwikyY/vvRRV9frxrKVwmDAVbw8GnGmnITauPeKf3+5+3LB&#10;WYjC1cKCUxXfqMCvp58/XbV+osawAFsrZBTEhUnrK76I0U+KIsiFakQ4Aq8cGTVgIyKp+F7UKFqK&#10;3thiPBqdFS1g7RGkCoH+3nZGPs3xtVYyPmodVGS24lRbzCfm8y2dxfRKTN5R+IWRfRniH6pohHGU&#10;dAh1K6JgSzR/hWqMRAig45GEpgCtjVS5B+qmHH3o5nkhvMq90HCCH8YU/l9Y+bB69nOkMbQ+TAKJ&#10;qYu1xiZ9qT62zsPaDMNS68gk/SwvRpfnp5xJMpXHx8eneZjFDuwxxK8KGpaEiiPdRR6RWN2HSAnJ&#10;deuSclmXzgDW1HfG2qwkFqgbi2wl6P7iukz3Rbg9L9ISstiVn6W4saqL+qQ0MzUVPM7ZM7N2MYWU&#10;ysWzPq515J1gmioYgOUhoI3bYnrfBFOZcQNwdAj4Z8YBkbOCiwO4MQ7wUID6x5C589923/Wc2n+D&#10;ejNHhtDxPXh5Z+gS7kWIc4FEcFoFWtr4SIe20FYceomzBeCvQ/+TP/GOrJy1tDAVDz+XAhVn9psj&#10;Rl6WJydpw7Jycno+JgX3LW/7FrdsboDutKTnwcssJv9ot6JGaF5pt2cpK5mEk5S74jLiVrmJ3SLT&#10;6yDVbJbdaKu8iPfu2csUPE01kexl/SrQ90yMROEH2C6XmHwgZOebkA5mywjaZLbu5trPmzYyk7F/&#10;PdLK7+vZa/fGTX8DAAD//wMAUEsDBBQABgAIAAAAIQA6SLH32wAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqEMICIU4VYWohDiASPkAN17iiHhtbKdN/57lBMfRjGbeNOvF&#10;TeKAMY2eFFyvChBIvTcjDQo+dturexApazJ68oQKTphg3Z6fNbo2/kjveOjyILiEUq0V2JxDLWXq&#10;LTqdVj4gsffpo9OZZRykifrI5W6SZVHcSadH4gWrAz5a7L+62SkIcRPe7JPdbZfX+PwyzN1ov09K&#10;XV4smwcQGZf8F4ZffEaHlpn2fiaTxMS64itZwU0Jgu2qvAWxV1BWJci2kf/x2x8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEALBjEA2UCAAArBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAOkix99sAAAAGAQAADwAAAAAAAAAAAAAAAAC/BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007677DC" w:rsidRPr="007677DC" w14:paraId="0B2655A9" w14:textId="77777777" w:rsidTr="007677DC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="708F3D43" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="00FD6899">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007677DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kablo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="422E156C" w14:textId="1C3BA3FD" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="004124C4" w:rsidP="009844E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF8A13A" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="694E3BD5" w14:textId="757A4CFF" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007677DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="672A053A" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="795A4DB1" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52178186" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="18636E0C" w14:textId="77777777" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="007677DC" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r w:rsidRPr="007677DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AD0CA64" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="398187D2" w14:textId="6FE8BA69" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="00FD6899" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w14:ligatures w14:val="none"/>
+                <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t> </w:t>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30426D5C" wp14:editId="54B178E0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>139065</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>10795</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="180975" cy="133350"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1861038417" name="Dikdörtgen 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="180975" cy="133350"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5AD10FA9" id="Dikdörtgen 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.95pt;margin-top:.85pt;width:14.25pt;height:10.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsGMQDZQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n76BOEbToMKBo&#10;g7ZDz6osNcJkUaOUONmvHyU7TtblNOwikyY/vvRRV9frxrKVwmDAVbw8GnGmnITauPeKf3+5+3LB&#10;WYjC1cKCUxXfqMCvp58/XbV+osawAFsrZBTEhUnrK76I0U+KIsiFakQ4Aq8cGTVgIyKp+F7UKFqK&#10;3thiPBqdFS1g7RGkCoH+3nZGPs3xtVYyPmodVGS24lRbzCfm8y2dxfRKTN5R+IWRfRniH6pohHGU&#10;dAh1K6JgSzR/hWqMRAig45GEpgCtjVS5B+qmHH3o5nkhvMq90HCCH8YU/l9Y+bB69nOkMbQ+TAKJ&#10;qYu1xiZ9qT62zsPaDMNS68gk/SwvRpfnp5xJMpXHx8eneZjFDuwxxK8KGpaEiiPdRR6RWN2HSAnJ&#10;deuSclmXzgDW1HfG2qwkFqgbi2wl6P7iukz3Rbg9L9ISstiVn6W4saqL+qQ0MzUVPM7ZM7N2MYWU&#10;ysWzPq515J1gmioYgOUhoI3bYnrfBFOZcQNwdAj4Z8YBkbOCiwO4MQ7wUID6x5C589923/Wc2n+D&#10;ejNHhtDxPXh5Z+gS7kWIc4FEcFoFWtr4SIe20FYceomzBeCvQ/+TP/GOrJy1tDAVDz+XAhVn9psj&#10;Rl6WJydpw7Jycno+JgX3LW/7FrdsboDutKTnwcssJv9ot6JGaF5pt2cpK5mEk5S74jLiVrmJ3SLT&#10;6yDVbJbdaKu8iPfu2csUPE01kexl/SrQ90yMROEH2C6XmHwgZOebkA5mywjaZLbu5trPmzYyk7F/&#10;PdLK7+vZa/fGTX8DAAD//wMAUEsDBBQABgAIAAAAIQCiWJuj2gAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI5NTsMwEIX3SNzBGiR21GkEFEKcqkJUQixApBzAjYc4Ih4b22nT2zOsYPl+9N5Xr2c3&#10;igPGNHhSsFwUIJA6bwbqFXzstld3IFLWZPToCRWcMMG6OT+rdWX8kd7x0OZe8AilSiuwOYdKytRZ&#10;dDotfEDi7NNHpzPL2EsT9ZHH3SjLoriVTg/ED1YHfLTYfbWTUxDiJrzZJ7vbzq/x+aWf2sF+n5S6&#10;vJg3DyAyzvmvDL/4jA4NM+39RCaJUUG5vOcm+ysQHN8U1yD2bJcrkE0t/+M3PwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAsGMQDZQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCiWJuj2gAAAAYBAAAPAAAAAAAAAAAAAAAAAL8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66F160ED" w14:textId="77777777" w:rsidR="00AA1B7C" w:rsidRPr="00AA1B7C" w:rsidRDefault="00AA1B7C" w:rsidP="00AA1B7C">
+          <w:p w14:paraId="39444560" w14:textId="31CBB9DC" w:rsidR="007677DC" w:rsidRPr="007677DC" w:rsidRDefault="00FD6899" w:rsidP="007677DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B7C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Calibri"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w14:ligatures w14:val="none"/>
+                <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t> </w:t>
-[...534 lines deleted...]
-              <w:t> </w:t>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A7B545" wp14:editId="6956A6E9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>88900</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>20955</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="180975" cy="133350"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="866368395" name="Dikdörtgen 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="180975" cy="133350"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="29FDBA57" id="Dikdörtgen 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:7pt;margin-top:1.65pt;width:14.25pt;height:10.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsGMQDZQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n76BOEbToMKBo&#10;g7ZDz6osNcJkUaOUONmvHyU7TtblNOwikyY/vvRRV9frxrKVwmDAVbw8GnGmnITauPeKf3+5+3LB&#10;WYjC1cKCUxXfqMCvp58/XbV+osawAFsrZBTEhUnrK76I0U+KIsiFakQ4Aq8cGTVgIyKp+F7UKFqK&#10;3thiPBqdFS1g7RGkCoH+3nZGPs3xtVYyPmodVGS24lRbzCfm8y2dxfRKTN5R+IWRfRniH6pohHGU&#10;dAh1K6JgSzR/hWqMRAig45GEpgCtjVS5B+qmHH3o5nkhvMq90HCCH8YU/l9Y+bB69nOkMbQ+TAKJ&#10;qYu1xiZ9qT62zsPaDMNS68gk/SwvRpfnp5xJMpXHx8eneZjFDuwxxK8KGpaEiiPdRR6RWN2HSAnJ&#10;deuSclmXzgDW1HfG2qwkFqgbi2wl6P7iukz3Rbg9L9ISstiVn6W4saqL+qQ0MzUVPM7ZM7N2MYWU&#10;ysWzPq515J1gmioYgOUhoI3bYnrfBFOZcQNwdAj4Z8YBkbOCiwO4MQ7wUID6x5C589923/Wc2n+D&#10;ejNHhtDxPXh5Z+gS7kWIc4FEcFoFWtr4SIe20FYceomzBeCvQ/+TP/GOrJy1tDAVDz+XAhVn9psj&#10;Rl6WJydpw7Jycno+JgX3LW/7FrdsboDutKTnwcssJv9ot6JGaF5pt2cpK5mEk5S74jLiVrmJ3SLT&#10;6yDVbJbdaKu8iPfu2csUPE01kexl/SrQ90yMROEH2C6XmHwgZOebkA5mywjaZLbu5trPmzYyk7F/&#10;PdLK7+vZa/fGTX8DAAD//wMAUEsDBBQABgAIAAAAIQCq383v2wAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqEMSEApxqgpRCXEANeUD3HiJI+J1sJ02/XuWExxHM5p5U68X&#10;N4ojhjh4UnC7ykAgdd4M1Cv42G9vHkDEpMno0RMqOGOEdXN5UevK+BPt8NimXnAJxUorsClNlZSx&#10;s+h0XPkJib1PH5xOLEMvTdAnLnejzLPsXjo9EC9YPeGTxe6rnZ2CKWymd/ts99vlLby89nM72O+z&#10;UtdXy+YRRMIl/YXhF5/RoWGmg5/JRDGyLvlKUlAUINgu8zsQBwV5WYBsavkfv/kBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEALBjEA2UCAAArBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAqt/N79sAAAAGAQAADwAAAAAAAAAAAAAAAAC/BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="051575C6" w14:textId="77777777" w:rsidR="00743DC4" w:rsidRPr="000E3F36" w:rsidRDefault="00743DC4">
-[...13 lines deleted...]
-    <w:p w14:paraId="1CBA0237" w14:textId="4F8F2950" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="41B19E15" w14:textId="77777777" w:rsidR="007677DC" w:rsidRDefault="007677DC" w:rsidP="00880B9C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-[...61 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0A8DBF17" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="675943DA" w14:textId="71145ED4" w:rsidR="00880B9C" w:rsidRPr="00DC42F9" w:rsidRDefault="007677DC" w:rsidP="00880B9C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007677DC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00867352">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yukarıda bilgileri belirtilen cihaz ve ek donanımlar, test veya pilot çalışmalarında kullanılmak </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>üzere</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03238">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004124C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___/___/_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FD6" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarihinde </w:t>
+      </w:r>
+      <w:r w:rsidR="004124C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5ADA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009844E3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00717508">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ye</w:t>
+      </w:r>
+      <w:r w:rsidR="00867352">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FD6" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>teslim edilmiştir.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5A4C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="444C56C5" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
-[...19 lines deleted...]
-    <w:p w14:paraId="668CDFEE" w14:textId="7A61F1B0" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="668CDFEE" w14:textId="42947006" w:rsidR="00880B9C" w:rsidRPr="00DC42F9" w:rsidRDefault="00867352" w:rsidP="00D23502">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:before="92" w:line="273" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ihaz</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TCKK</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ile</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kimlik</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doğrulama</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...4 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kapsamında, </w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/pilot çalışmasında </w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kullanılmak</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...4 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>üzere</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>teslim</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="-19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>edilmiştir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CE692E" w14:textId="1ABE6431" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="12CE692E" w14:textId="5726AE72" w:rsidR="00880B9C" w:rsidRPr="00DC42F9" w:rsidRDefault="00AA4FD6" w:rsidP="00D23502">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EGA</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> firmasının izin verdiği alanlar dışında müşterinin teslim edilen cihazı kullanma hakkına sahip değildir. Müşteri bu belge onayı ile koşulları kabul, taahhüt ve beyan eder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FAA780" w14:textId="22478540" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="48FAA780" w14:textId="63944446" w:rsidR="00880B9C" w:rsidRPr="00DC42F9" w:rsidRDefault="00880B9C" w:rsidP="00D23502">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Cihaz</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="007709A7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pilot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>projesi</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="007709A7">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veya test çalışmaları </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>dışında</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> bilgisi ve yazılı onayı olmadan Cihaz’ ı, başka bir kişiye dağıtmayacağını, ödünç vermeyeceğini, kiraya vermeyeceğini, satmayacağını, kabul, taahhüt ve beyan eder.</w:t>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>her ne sebeple olursa olsun, ticari veya mesleki amaçlarla veya diğer k</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC42F9" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r getirici sebeplerle kullanmayacağını kabul, taahhüt ve beyan eder. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FD6" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EGA’nın</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bilgisi ve yazılı onayı olmadan Cihaz’ı, başka bir kişiye vermeyeceğini, kira</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lamayacağını</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, satmayacağını, kabul, taahhüt ve beyan eder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F8A5DA" w14:textId="54678433" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="52F8A5DA" w14:textId="410A8A49" w:rsidR="00880B9C" w:rsidRPr="00DC42F9" w:rsidRDefault="00880B9C" w:rsidP="00D23502">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Teslim alan taraf, cihaz üzerinde, te</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:color w:val="222326"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">rsine mühendislik, değiştirme veya türev çalışmalar oluşturma, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-        <w:t>uyarlama veya yazılım ve donanımdan yola çıkarak esinlenmiş eserler yaratmayacağını kabul, beyan ve taahhüt eder.</w:t>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uyarlama veya yazılım ve donanımdan yola çıkarak esinlenmiş</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC42F9" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eserler yaratmayacağını kabul, beyan ve taahhüt eder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FF798F" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="4DF2BE79" w14:textId="0D8180DE" w:rsidR="00FE14C6" w:rsidRDefault="00E71565" w:rsidP="00FE14C6">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İşbu </w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tutanak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ın </w:t>
+      </w:r>
+      <w:r w:rsidR="007709A7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.Maddesinde belirtilen </w:t>
+      </w:r>
+      <w:r w:rsidR="007709A7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iade süresind</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ve/veya</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00AA4FD6" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EGA</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...4 lines deleted...]
-          <w:spacing w:val="-8"/>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yetkililerinin </w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="-82"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...4 lines deleted...]
-          <w:spacing w:val="-8"/>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iade edilmesini</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-8"/>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bildirdiği</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...4 lines deleted...]
-          <w:spacing w:val="-82"/>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tarihte</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tutanaktaki</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ürün</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
         <w:rPr>
           <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...4 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>malzemeler tam ve eksiksiz olarak</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...4 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="007709A7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iade etmek</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidR="00880B9C" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>zorundadır.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE722DE" w14:textId="6D38DAB5" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="268589A1" w14:textId="3C398204" w:rsidR="00FE14C6" w:rsidRDefault="00880B9C" w:rsidP="00FE14C6">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-[...4 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yukarıda Seri bilgileri yazılmış olan TEST GEM kartı </w:t>
+      </w:r>
+      <w:r w:rsidR="007709A7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>içeren cihaz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gerçek TCKK ile çalışmayacaktır. </w:t>
+      </w:r>
+      <w:r w:rsidR="00867352" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cihaz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testlerinde TEST Kimlik Kartı </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk148527943"/>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>temini için</w:t>
+      </w:r>
+      <w:r w:rsidR="00867352" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurum kendi adına Tübitak/ Oktem birimine başvuru yapması gerekmektedir.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3854" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3F36">
-[...177 lines deleted...]
-        <w:t xml:space="preserve">( </w:t>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="000E3F36">
+        <w:r w:rsidR="001F3854" w:rsidRPr="00FE14C6">
           <w:rPr>
             <w:rStyle w:val="Kpr"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://oktem.bilgem.tubitak.gov.tr/iletisim/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E3F36">
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009D0013">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="009D0013" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TÜBİTAK BİLGEM </w:t>
+      </w:r>
+      <w:r w:rsidR="00867352" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>üzerinden yapılmaktadır.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="25A51680" w14:textId="2F041C4A" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="77D1F80B" w14:textId="7F65CB16" w:rsidR="000313FE" w:rsidRPr="007709A7" w:rsidRDefault="000313FE" w:rsidP="00FE14C6">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-[...14 lines deleted...]
-        <w:t>N” ile doğrulama yapılacağı bilinmelidir.</w:t>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Teslim Alan, ürün ve donanımlarını iade sürecinde gecikmesi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ve/veya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etmemesi </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D88" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">durumunda, ürünün hasarlı olması, eksik olması, ürünün kayıp olması, Tamper moduna düşmüş (yetkisiz müdahale) olması </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>halinde</w:t>
+      </w:r>
+      <w:r w:rsidR="00867352" w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teslim Alan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(5.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>USD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cezai şart ödemekle yükümlüdür.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495CECDD" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="73A576A0" w14:textId="36738D31" w:rsidR="007709A7" w:rsidRDefault="007709A7" w:rsidP="007709A7">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-        <w:t>Entegrasyon ve test süresi sonunda (Teslim Tarihinden itibaren 4 Hafta ile sınırlı olmak üzere) cihazın teslim süreci ilgili kuruma ait olup, süre sonunda teslim edilen cihaz, aksesuar ve / veya test kartlarını eksiksiz ve hatasız teslim edilmesi gerekmektedir.</w:t>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pilot ve/veya test süresi sonunda (Teslim Tarihinden itibaren </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10BBD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hafta ile sınırlı olmak üzere) cihazın </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> süreci</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilgili kuruma ait olup, süre sonunda teslim edilen cihaz, aksesuar ve / veya test kartlarını</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eksiksiz ve hatasız </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edilmesi gerekmektedir.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE14C6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est süresi talebi için EGA’dan yazılı onay alınması gerekmektedir. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF7B540" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="75951722" w14:textId="77777777" w:rsidR="007709A7" w:rsidRPr="00FE14C6" w:rsidRDefault="007709A7" w:rsidP="007709A7">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1387"/>
         </w:tabs>
         <w:spacing w:line="273" w:lineRule="auto"/>
-        <w:rPr>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="266D23A7" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C">
+    <w:p w14:paraId="7F937229" w14:textId="6F4512F5" w:rsidR="00867352" w:rsidRDefault="00867352" w:rsidP="000313FE">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1387"/>
+        </w:tabs>
+        <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDEBF1E" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C">
+    <w:p w14:paraId="38FFBCAC" w14:textId="77777777" w:rsidR="00D23502" w:rsidRPr="00DC42F9" w:rsidRDefault="00D23502" w:rsidP="00DC42F9">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1387"/>
+        </w:tabs>
+        <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="405AFAB5" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C">
+    <w:p w14:paraId="32D440AA" w14:textId="229AFE93" w:rsidR="00880B9C" w:rsidRPr="00DC42F9" w:rsidRDefault="001D5A4C" w:rsidP="007709A7">
       <w:pPr>
+        <w:ind w:left="708" w:firstLine="678"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TESLİM ALAN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007709A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007709A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TESLİM EDEN</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="20BBEB17" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C">
+    <w:p w14:paraId="190A5237" w14:textId="67AE7C0D" w:rsidR="00F94BC5" w:rsidRPr="00DC42F9" w:rsidRDefault="00F91128" w:rsidP="00F94BC5">
       <w:pPr>
+        <w:ind w:left="708" w:firstLine="678"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kurum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C9DD984" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C">
+    <w:p w14:paraId="73E982CB" w14:textId="6C91F19C" w:rsidR="00F91128" w:rsidRPr="00DC42F9" w:rsidRDefault="00F91128" w:rsidP="007709A7">
       <w:pPr>
+        <w:ind w:left="708" w:firstLine="678"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ad</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23502" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Soyad</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23502" w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F94BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13C190E7" w14:textId="2EDF37B7" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="0FAD87D0" w14:textId="7D02BBA8" w:rsidR="00F91128" w:rsidRDefault="00F91128" w:rsidP="007709A7">
       <w:pPr>
-        <w:pStyle w:val="GvdeMetni"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="708" w:firstLine="678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Teslim Tarihi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Teslim Eden</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E0AAEA" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="406791D9" w14:textId="65B10A2A" w:rsidR="007829F0" w:rsidRPr="00DC42F9" w:rsidRDefault="00891C57" w:rsidP="007709A7">
       <w:pPr>
-        <w:pStyle w:val="GvdeMetni"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="708" w:firstLine="678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son </w:t>
+      </w:r>
+      <w:r w:rsidR="007829F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>İade Tarihi</w:t>
+      </w:r>
+      <w:r w:rsidR="007829F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D0980F0" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
+    <w:p w14:paraId="4FE4DD6D" w14:textId="32D216F0" w:rsidR="00F91128" w:rsidRPr="00DC42F9" w:rsidRDefault="00D23502" w:rsidP="007709A7">
       <w:pPr>
-        <w:pStyle w:val="GvdeMetni"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="708" w:firstLine="678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3F36">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kaşe/İmza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC42F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A45E4A" w14:textId="77777777" w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidRDefault="00880B9C" w:rsidP="00880B9C">
-[...60 lines deleted...]
-    <w:sectPr w:rsidR="00880B9C" w:rsidRPr="000E3F36" w:rsidSect="00EF1ED1">
+    <w:sectPr w:rsidR="00F91128" w:rsidRPr="00DC42F9" w:rsidSect="00392578">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="282" w:bottom="1417" w:left="284" w:header="708" w:footer="114" w:gutter="0"/>
+      <w:pgMar w:top="340" w:right="284" w:bottom="567" w:left="284" w:header="227" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F135505" w14:textId="77777777" w:rsidR="00EF1ED1" w:rsidRDefault="00EF1ED1" w:rsidP="00743DC4">
+    <w:p w14:paraId="35F852EA" w14:textId="77777777" w:rsidR="00F35495" w:rsidRDefault="00F35495" w:rsidP="00743DC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FDFD579" w14:textId="77777777" w:rsidR="00EF1ED1" w:rsidRDefault="00EF1ED1" w:rsidP="00743DC4">
+    <w:p w14:paraId="7AD97A3E" w14:textId="77777777" w:rsidR="00F35495" w:rsidRDefault="00F35495" w:rsidP="00743DC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3DA39F22" w14:textId="77777777" w:rsidR="000E3F36" w:rsidRDefault="00743DC4" w:rsidP="000E3F36">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B119C45" w14:textId="0DA4C010" w:rsidR="00AA4FD6" w:rsidRDefault="00AA4FD6" w:rsidP="00DC42F9">
     <w:pPr>
-      <w:spacing w:before="14"/>
-      <w:ind w:left="42" w:right="42"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="40" w:right="40"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="CD2D13"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="CD2D13"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>BİONAY</w:t>
-[...5 lines deleted...]
-        <w:spacing w:val="-6"/>
+      <w:t>EGA Elektronik Güvenlik Altyapısı A. Ş.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="039CE605" w14:textId="77777777" w:rsidR="00AA4FD6" w:rsidRDefault="00743DC4" w:rsidP="00DC42F9">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="40" w:right="40"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:spacing w:val="-3"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:w w:val="95"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Sanayi</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="11"/>
+        <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:spacing w:val="-5"/>
+        <w:w w:val="95"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Mah.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="11"/>
+        <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-[...67 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Teknopark</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="10"/>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>İstanbul</w:t>
+      <w:t>Blv.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="11"/>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Maltepe</w:t>
+      <w:t>No:1-11C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="11"/>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Ünv</w:t>
-[...7 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>Blok</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="11"/>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Ar-</w:t>
-[...9 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
+      <w:t>Kat:3</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="10"/>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Binası</w:t>
-[...3 lines deleted...]
-        <w:spacing w:val="11"/>
+      <w:t>No:30</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA4FD6">
+      <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...120 lines deleted...]
-      <w:t>No:301</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="1"/>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>34906</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Pendik/İSTANBUL</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>TELEFON:</w:t>
+  </w:p>
+  <w:p w14:paraId="70E6A745" w14:textId="59848DA4" w:rsidR="00743DC4" w:rsidRPr="00743DC4" w:rsidRDefault="00743DC4" w:rsidP="00DC42F9">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="40" w:right="40"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>T:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>0216</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2805,51 +3330,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>&amp;</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>FAKS:</w:t>
+      <w:t>F:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>0212</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-2"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2859,256 +3384,424 @@
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>44</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00DC42F9">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>MAİL:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="14"/>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1">
-[...15 lines deleted...]
-    </w:hyperlink>
+    <w:r w:rsidR="00AA3F7C" w:rsidRPr="00AA3F7C">
+      <w:rPr>
+        <w:w w:val="95"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>info@ega.com.tr</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA3F7C">
+      <w:rPr>
+        <w:spacing w:val="15"/>
+        <w:w w:val="95"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="32"/>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:w w:val="95"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>WEB:</w:t>
     </w:r>
-    <w:hyperlink r:id="rId2">
-[...24 lines deleted...]
-    </w:hyperlink>
+    <w:r w:rsidR="00AA4FD6">
+      <w:t xml:space="preserve"> www.ega.com.tr</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA4FD6" w:rsidRPr="00743DC4">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F4BD228" w14:textId="77777777" w:rsidR="00EF1ED1" w:rsidRDefault="00EF1ED1" w:rsidP="00743DC4">
+    <w:p w14:paraId="0F3DEBAF" w14:textId="77777777" w:rsidR="00F35495" w:rsidRDefault="00F35495" w:rsidP="00743DC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C52719C" w14:textId="77777777" w:rsidR="00EF1ED1" w:rsidRDefault="00EF1ED1" w:rsidP="00743DC4">
+    <w:p w14:paraId="438B943D" w14:textId="77777777" w:rsidR="00F35495" w:rsidRDefault="00F35495" w:rsidP="00743DC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2B6EDE7B" w14:textId="25935FEF" w:rsidR="00743DC4" w:rsidRDefault="00743DC4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B6EDE7B" w14:textId="50B7FD31" w:rsidR="00743DC4" w:rsidRDefault="00AA4FD6" w:rsidP="00DC42F9">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9516"/>
+        <w:tab w:val="right" w:pos="11340"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A8698C5" wp14:editId="4D2282A4">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A8698C5" wp14:editId="3B868611">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>center</wp:align>
+            <wp:posOffset>5222240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>163195</wp:posOffset>
+            <wp:posOffset>231140</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1891589" cy="566604"/>
-          <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:extent cx="1516380" cy="454214"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
           <wp:wrapNone/>
-          <wp:docPr id="615454099" name="Resim 615454099" descr="yazı tipi, grafik, logo, metin içeren bir resim&#10;&#10;Açıklama otomatik olarak oluşturuldu"/>
+          <wp:docPr id="23408025" name="Resim 23408025" descr="yazı tipi, grafik, logo, metin içeren bir resim&#10;&#10;Açıklama otomatik olarak oluşturuldu"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="image1.jpeg" descr="yazı tipi, grafik, logo, metin içeren bir resim&#10;&#10;Açıklama otomatik olarak oluşturuldu"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1891589" cy="566604"/>
+                    <a:ext cx="1516380" cy="454214"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00743DC4">
+      <w:t xml:space="preserve">          </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EDE5229" wp14:editId="3505BAF1">
+          <wp:extent cx="639510" cy="673735"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+          <wp:docPr id="1727224770" name="Picture 14">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E7909BC-2C22-3F40-946E-CEC467A1E95C}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="15" name="Picture 14">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E7909BC-2C22-3F40-946E-CEC467A1E95C}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="644923" cy="679437"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00743DC4">
+      <w:t xml:space="preserve">                                                                                              </w:t>
+    </w:r>
+    <w:r w:rsidR="00743DC4">
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
-      <w:t xml:space="preserve">                                                                                                            </w:t>
-[...1 lines deleted...]
-    <w:r>
+    </w:r>
+    <w:r w:rsidR="00DC42F9">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A39BCDA" w14:textId="77777777" w:rsidR="00743DC4" w:rsidRDefault="00743DC4">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FEE569C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEA4B754"/>
+    <w:lvl w:ilvl="0" w:tplc="837CC782">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1386" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="98"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="34"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2359" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3339" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4319" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5299" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6279" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7259" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8239" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9219" w:hanging="315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E05D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EED296F8"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1386" w:hanging="315"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="98"/>
         <w:sz w:val="34"/>
         <w:szCs w:val="34"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2359" w:hanging="315"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -3172,126 +3865,182 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8239" w:hanging="315"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9219" w:hanging="315"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1665278410">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1676493067">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00743DC4"/>
+    <w:rsid w:val="000168C7"/>
+    <w:rsid w:val="000313FE"/>
     <w:rsid w:val="00033F7C"/>
+    <w:rsid w:val="00066D1F"/>
+    <w:rsid w:val="000C65FA"/>
     <w:rsid w:val="000E3F36"/>
+    <w:rsid w:val="001D5A4C"/>
     <w:rsid w:val="001E0022"/>
+    <w:rsid w:val="001F3854"/>
+    <w:rsid w:val="0026009E"/>
+    <w:rsid w:val="00292AFA"/>
+    <w:rsid w:val="002E7D88"/>
+    <w:rsid w:val="00392578"/>
+    <w:rsid w:val="003C172B"/>
+    <w:rsid w:val="004124C4"/>
+    <w:rsid w:val="00450681"/>
+    <w:rsid w:val="0048773C"/>
+    <w:rsid w:val="005815E0"/>
+    <w:rsid w:val="005B675E"/>
+    <w:rsid w:val="006C6526"/>
+    <w:rsid w:val="00717508"/>
     <w:rsid w:val="00743DC4"/>
+    <w:rsid w:val="00765220"/>
+    <w:rsid w:val="007677DC"/>
+    <w:rsid w:val="007709A7"/>
+    <w:rsid w:val="007829F0"/>
+    <w:rsid w:val="007D69D5"/>
+    <w:rsid w:val="007F477E"/>
+    <w:rsid w:val="00832891"/>
+    <w:rsid w:val="00867352"/>
+    <w:rsid w:val="00876917"/>
     <w:rsid w:val="00880B9C"/>
+    <w:rsid w:val="00891C57"/>
+    <w:rsid w:val="0096393B"/>
+    <w:rsid w:val="009756F5"/>
+    <w:rsid w:val="009844E3"/>
     <w:rsid w:val="009D0013"/>
+    <w:rsid w:val="009D3131"/>
+    <w:rsid w:val="009F3137"/>
+    <w:rsid w:val="00A83F1D"/>
     <w:rsid w:val="00AA1B7C"/>
+    <w:rsid w:val="00AA3F7C"/>
+    <w:rsid w:val="00AA4FD6"/>
     <w:rsid w:val="00AF5BD6"/>
+    <w:rsid w:val="00B401C9"/>
+    <w:rsid w:val="00B8682F"/>
+    <w:rsid w:val="00C03238"/>
     <w:rsid w:val="00C81137"/>
+    <w:rsid w:val="00D10BBD"/>
+    <w:rsid w:val="00D23502"/>
+    <w:rsid w:val="00DA4F1E"/>
+    <w:rsid w:val="00DC42F9"/>
+    <w:rsid w:val="00E0385F"/>
+    <w:rsid w:val="00E14042"/>
+    <w:rsid w:val="00E3660C"/>
+    <w:rsid w:val="00E71565"/>
     <w:rsid w:val="00EF1ED1"/>
+    <w:rsid w:val="00EF5ADA"/>
+    <w:rsid w:val="00F01D20"/>
+    <w:rsid w:val="00F35495"/>
+    <w:rsid w:val="00F91128"/>
     <w:rsid w:val="00F92CAD"/>
+    <w:rsid w:val="00F94BC5"/>
+    <w:rsid w:val="00FD6899"/>
+    <w:rsid w:val="00FE14C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32290B90"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1D1A76DA-3DB0-4453-BA74-DFBCCFAF01C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3784,98 +4533,147 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1386" w:right="690" w:hanging="315"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00880B9C"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA4FD6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007F477E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Dzeltme">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E71565"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SatrNumaras">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E71565"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="504319448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1260331035">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oktem.bilgem.tubitak.gov.tr/iletisim/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4149,70 +4947,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2247273B-DE42-49B6-A668-7ACC37B56BED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2514</Characters>
+  <Pages>1</Pages>
+  <Words>372</Words>
+  <Characters>2123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2950</CharactersWithSpaces>
+  <CharactersWithSpaces>2491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alkan Kaya</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>